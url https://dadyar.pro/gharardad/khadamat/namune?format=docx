--- v0 (2026-08-28)
+++ v1 (2026-10-22)
@@ -1,1502 +1,1835 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R87ef467e293e434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6803b23bb74a4b29" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قرارداد خدمات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-[...39 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:color w:val="5C5A52"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بر پایهٔ مادهٔ ۱۰ قانون مدنی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:color w:val="5C5A52"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تاریخ تنظیم: ۱۴۰۵/۰۷/۳۰</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">طرفین قرارداد</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:bidiVisual/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4"/>
+          <w:top w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:left w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:right w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D6D2C4" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
-      <w:tr>
-[...993 lines deleted...]
-      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4876"/>
+        <w:gridCol w:w="4876"/>
+      </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:rtl/>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="1B4332"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">کارفرما</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">کد ملی: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">نشانی: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تلفن: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:rtl/>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="1B4332"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">مجری</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">کد ملی: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">نشانی: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تلفن: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-[...30 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱ — طرفین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">این فهرست بخشی از قرارداد نیست. شرایطی را می‌گوید که اعتبار یا قابلیت اجرای این سند به آن‌ها بستگی دارد.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طرفین این قرارداد اقرار و اعتراف می‌نمایند که در زمان امضای این سند دارای اهلیت قانونی کامل (بلوغ، عقل، رشد) و اختیار تام برای انعقاد این قرارداد و انجام تعهدات ناشی از آن می‌باشند و مشخصات هویتی مندرج در این قرارداد را صحیح و مطابق با اسناد شناسایی معتبر خود اعلام می‌دارند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۲ — موضوع قرارداد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موضوع این قرارداد، ارائهٔ خدمات به شرح …… از سوی مجری به کارفرما است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۳ — مدت قرارداد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این قرارداد از تاریخ …… به مدت …… منعقد می‌گردد و با انقضای این مدت، در صورت عدم تمدید کتبی از سوی طرفین، خود‌به‌خود خاتمه می‌یابد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۴ — مبلغ قرارداد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مبلغ این قرارداد …… ریال تعیین می‌گردد که طبق مادهٔ «نحوهٔ پرداخت» همین قرارداد تأدیه خواهد شد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۵ — نحوهٔ پرداخت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نحوهٔ پرداخت مبلغ این قرارداد به شرح ذیل است: ……. عدم پرداخت هر بخش در موعد مقرر، طرف مقابل را مستحق مطالبهٔ فوری باقی‌ماندهٔ مبلغ و خسارات ناشی از تأخیر می‌نماید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۶ — تحویل</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طرف واگذارنده متعهد است موضوع این قرارداد را به شرح ذیل تحویل طرف مقابل نماید: ……. طرف مقابل موظف است در همان زمان، تحویل را بررسی و مغایرت‌های احتمالی را کتباً اعلام نماید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۷ — تعهدات طرفین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر یک از طرفین متعهد است کلیهٔ تعهدات مندرج در این قرارداد را به‌طور کامل، صحیح و در موعد مقرر ایفا نماید. عدم ایفای هر یک از تعهدات، طرف مقابل را مستحق مطالبهٔ الزام به انجام تعهد یا مطالبهٔ خسارات ناشی از آن می‌نماید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۸ — مالیات و بیمه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طرفین تصریح می‌نمایند این قرارداد از نوع خدماتی/پیمانکاری بوده و هیچ‌گونه رابطهٔ کارگری و کارفرمایی موضوع قانون کار میان آنان ایجاد نمی‌نماید. پرداخت مالیات، عوارض و حق بیمهٔ مرتبط با درآمد حاصل از این قرارداد، بر عهدهٔ شخص مجری است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۹ — محرمانگی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر یک از طرفین متعهد می‌گردد اطلاعات محرمانهٔ طرف مقابل را که در جریان اجرای این قرارداد از آن مطلع می‌شود، بدون رضایت کتبی وی در اختیار اشخاص ثالث قرار ندهد و حتی پس از پایان این قرارداد این تعهد را رعایت نماید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱۰ — مالکیت فکری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کلیهٔ حقوق مالکیت فکری آثار، طرح‌ها، کدها یا محتوایی که مجری در چارچوب اجرای موضوع این قرارداد و به سفارش کارفرما تولید می‌نماید، پس از تسویهٔ کامل مبلغ قرارداد، متعلق به کارفرما خواهد بود، مگر آنکه در این قرارداد ترتیب دیگری تصریح شده باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱۱ — ضمانت حسن انجام تعهدات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طرف مقابل متعهد می‌گردد موضوع این قرارداد را مطابق مشخصات، کیفیت و استانداردهای مورد توافق ارائه نماید و در صورت بروز نقص یا عیب ناشی از تقصیر وی، ظرف هفت روز از تاریخ اعلام کتبی، مسئول رفع آن بدون دریافت وجه اضافی خواهد بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱۲ — فسخ / خاتمهٔ قرارداد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر یک از طرفین در صورت تخلف طرف مقابل از تعهدات اساسی مندرج در این قرارداد، پس از ارسال اخطار کتبی و انقضای مهلت ده‌روزهٔ رفع تخلف بدون نتیجه، حق فسخ یک‌طرفهٔ این قرارداد را خواهد داشت.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱۳ — وجه التزام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چنانچه مجری از انجام تعهدات موضوع این قرارداد در موعد مقرر استنکاف یا تأخیر نماید، موظف است مبلغی معادل ده درصد (۱۰٪) مبلغ قرارداد را به‌عنوان وجه التزام به کارفرما پرداخت نماید؛ این جریمه صرفاً متوجه مجری است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱۴ — فورس ماژور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چنانچه انجام تعهدات هر یک از طرفین به‌سبب حادثه‌ای خارج از حیطهٔ اقتدار و کنترل او (نظیر حوادث قهریه، جنگ، بلایای طبیعی یا تصمیمات الزام‌آور حاکمیتی) غیرممکن گردد، آن طرف تا رفع مانع مسئول جبران خسارت ناشی از تأخیر یا عدم انجام تعهد نخواهد بود، مشروط بر آنکه بلافاصله طرف مقابل را کتباً مطلع نماید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱۵ — حل اختلاف</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هرگونه اختلاف ناشی از این قرارداد یا مرتبط با آن، از طریق داوری نزد مرکز داوری اتاق بازرگانی، صنایع، معادن و کشاورزی ایران و طبق مقررات داوری آن مرکز حل‌وفصل خواهد شد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱۶ — نشانی ابلاغ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نشانی‌های مندرج در این قرارداد برای هر یک از طرفین، اقامتگاه قانونی وی جهت ابلاغ هرگونه اوراق، اخطاریه یا مکاتبات مرتبط با این قرارداد محسوب می‌گردد. هرگونه تغییر نشانی باید ظرف ده روز به‌صورت کتبی به طرف مقابل اطلاع داده شود؛ در غیر این صورت، ابلاغ به نشانی قبلی معتبر خواهد بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="200" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مادهٔ ۱۷ — نسخ قرارداد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این قرارداد در دو نسخهٔ متحدالمتن تنظیم گردید که هر نسخه حکم واحد را دارد و پس از امضا، یک نسخه نزد هر یک از طرفین باقی می‌ماند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="0" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این قرارداد در ۱۷ ماده، در ۲ نسخهٔ متحدالمتن تنظیم شد که هر نسخه پس از امضای طرفین حکم واحد دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4332"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امضاها</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:bidiVisual/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4"/>
+          <w:top w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:left w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:right w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D6D2C4" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D6D2C4" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4876"/>
+        <w:gridCol w:w="4876"/>
+      </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-                <w:rtl/>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">شرط</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">امضای کارفرما</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">نام: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">امضا: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">..............................</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تاریخ: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">اثر انگشت: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-                <w:rtl/>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">اگر رعایت نشود</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">امضای مجری</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">نام: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="0" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">امضا: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">..............................</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تاریخ: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">اثر انگشت: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="Re7c945bc81b94f6b"/>
+          <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R9123f777ee32433d"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1077" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:bidi/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:bidiVisual/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D6D2C4" w:sz="6"/>
+          <w:left w:val="single" w:color="D6D2C4" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D6D2C4" w:sz="6"/>
+          <w:right w:val="single" w:color="D6D2C4" w:sz="6"/>
+          <w:insideH w:val="none" w:color="D6D2C4" w:sz="6"/>
+          <w:insideV w:val="none" w:color="D6D2C4" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9752"/>
+      </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F2EC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:rtl/>
+              <w:keepNext/>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...38 lines deleted...]
-                <w:rtl/>
+                <w:color w:val="1B4332"/>
+                <w:sz w:val="25"/>
+                <w:szCs w:val="25"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">پیش از امضا بدانید</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">این بخش جزو قرارداد نیست و امضا نمی‌خواهد؛ آنچه را پیش از امضا و هنگام امضا باید بدانید و انجام دهید می‌گوید.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">۱. تنظیم در ۲ نسخهٔ متحدالمتن</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:color w:val="5C5A52"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">هر طرف باید یک نسخهٔ امضاشده نزد خود نگه دارد.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepNext/>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B4332"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">هنگام امضا</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">۱. همهٔ طرفین پای تک‌تک صفحه‌ها را امضا کنند، نه فقط صفحهٔ آخر.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">۲. قرارداد را در ۲ نسخه امضا کنید و هر طرف یک نسخه نزد خود نگه دارد.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="Rd7a9bb5da59d49b5"/>
+      <w:headerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R15cb4cdc2be14dcb"/>
+      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R2807cdac031a4948"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
+      <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1077" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:bidi/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Vazirmatn">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:embedRegular xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:fontKey="{21CA5509-7C83-4880-AF78-ECA37CFD0562}" r:id="rIdFontRegular"/>
+    <w:embedBold xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:fontKey="{E75E45EC-3E56-4F7A-9D5B-1340E0FAED6F}" r:id="rIdFontBold"/>
+  </w:font>
+</w:fonts>
+</file>
+
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
-      <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:color="D6D2C4" w:sz="4" w:space="4"/>
+      </w:pBdr>
       <w:bidi/>
+      <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:eastAsia="Vazirmatn" w:cs="B Nazanin"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
       </w:rPr>
-      <w:t xml:space="preserve">امضای طرفین در این صفحه:  ــــــــــــ   ــــــــــــ</w:t>
+      <w:t xml:space="preserve">امضای کارفرما: ــــــــــ    امضای مجری: ــــــــــ</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
+      <w:bidi/>
+      <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
       <w:jc w:val="center"/>
-      <w:bidi/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">صفحهٔ </w:t>
+    </w:r>
     <w:fldSimple w:instr="PAGE">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:eastAsia="Vazirmatn" w:cs="B Nazanin"/>
-[...3 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:color w:val="5C5A52"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>۱</w:t>
+      </w:r>
+    </w:fldSimple>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> از </w:t>
+    </w:r>
+    <w:fldSimple w:instr="SECTIONPAGES">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:color w:val="5C5A52"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>۱</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
   <w:p>
     <w:pPr>
+      <w:bidi/>
+      <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
       <w:jc w:val="center"/>
-      <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-      <w:bidi/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:eastAsia="Vazirmatn" w:cs="B Nazanin"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:t xml:space="preserve">تنظیم‌شده با دادیار — dadyar.pro</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:p>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="D6D2C4" w:sz="4" w:space="4"/>
+      </w:pBdr>
+      <w:bidi/>
+      <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">پیوست — صفحهٔ </w:t>
+    </w:r>
+    <w:fldSimple w:instr="PAGE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:color w:val="5C5A52"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>۱</w:t>
+      </w:r>
+    </w:fldSimple>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> از </w:t>
+    </w:r>
+    <w:fldSimple w:instr="SECTIONPAGES">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+          <w:color w:val="5C5A52"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>۱</w:t>
+      </w:r>
+    </w:fldSimple>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:bidi/>
+      <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">تنظیم‌شده با دادیار — dadyar.pro</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:p>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="1B4332" w:sz="12" w:space="4"/>
+      </w:pBdr>
+      <w:bidi/>
+      <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">قرارداد خدمات</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:p>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="1B4332" w:sz="12" w:space="4"/>
+      </w:pBdr>
+      <w:bidi/>
+      <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:color w:val="5C5A52"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">قرارداد خدمات — پیوست</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:start="567" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:embedTrueTypeFonts/>
+</w:settings>
+</file>
+
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:eastAsia="Vazirmatn" w:cs="B Nazanin"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:before="0" w:after="80" w:line="360" w:lineRule="auto"/>
-        <w:bidi/>
+        <w:bidi/>
+        <w:spacing w:before="0" w:after="80" w:line="444" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="true">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="200" w:after="80" w:line="360" w:lineRule="auto"/>
+      <w:bidi/>
+      <w:spacing w:before="240" w:after="80" w:line="444" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
-      <w:bidi/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin" w:eastAsia="Vazirmatn" w:cs="B Nazanin"/>
+      <w:rFonts w:ascii="Vazirmatn" w:hAnsi="Vazirmatn" w:eastAsia="Vazirmatn" w:cs="Vazirmatn"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-[...1 lines deleted...]
-      <w:rtl/>
+      <w:color w:val="1B4332"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4364527e827c4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rd7a9bb5da59d49b5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf1c6929936f64a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rc58c9ef1386447a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5a89a3a95ea54df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R32df1a65fb6949fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re7c945bc81b94f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R9123f777ee32433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R15cb4cdc2be14dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="R2807cdac031a4948" /></Relationships>
 </file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="rIdFontRegular" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="rIdFontBold" /></Relationships>
+</file>